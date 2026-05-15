--- v0 (2026-04-18)
+++ v1 (2026-05-15)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="55BAFA12" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authorship Form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -103,527 +103,574 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00394E84" w:rsidRPr="00394E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ISSN 1450-9814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011855B1" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D9C0FEA" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MANUSCRIPT TITLE: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071B48B9" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC18F7A" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CORRESPONDING AUTHOR NAME: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AA083B" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CORRESPONDING AUTHOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TITLE AND</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AFFILIATION: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0ABDE9" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E-MAIL: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2484DC" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ADDRESS: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D09D75E" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TELEPHONE: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D981D1E" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FA1FE49" w14:textId="1EE91F35" w:rsidR="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="007A450A">
+    <w:p w:rsidR="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="007A450A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following information is required for submission. Please note that failure to respond to these questions/statements will mean your submission will be returned. If you have nothing to declare in any of these </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="74A5100E" w14:textId="77777777" w:rsidR="007A450A" w:rsidRPr="007A450A" w:rsidRDefault="007A450A" w:rsidP="007A450A">
+        <w:t xml:space="preserve">The following information is required for submission. Please note that failure to respond to these questions/statements will mean your submission </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E93B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will be returned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E93B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If you have nothing to declare in any of these categories then this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E93B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should be stated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E93B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A450A" w:rsidRPr="007A450A" w:rsidRDefault="007A450A" w:rsidP="007A450A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B65EB9C" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please state any sources of funding for your research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100CA98C" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All sources of funding</w:t>
       </w:r>
       <w:r w:rsidR="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other support (technical, supervision etc.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be declared as an acknowledgement at the end of the text. Authors should declare the role of study sponsors, if any, in the collection, analysis and interpretation of data; in the writing of the manuscript; and in the decision to submit the manuscript for publication. If the study sponsors had no such involvement, the authors should so state.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50D12CA9" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E93B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should be declared</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E93B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as an acknowledgement at the end of the text. Authors should declare the role of study sponsors, if any, in the collection, analysis and interpretation of data; in the writing of the manuscript; and in the decision to submit the manuscript for publication. If the study sponsors had no such involvement, the authors should so state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03AB3035" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59650871" w14:textId="77777777" w:rsidR="007A450A" w:rsidRPr="00E93B32" w:rsidRDefault="007A450A" w:rsidP="00FF5F18">
+    <w:p w:rsidR="007A450A" w:rsidRPr="00E93B32" w:rsidRDefault="007A450A" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1401B0D1" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Consent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE90CA2" w14:textId="77777777" w:rsidR="00D3631E" w:rsidRPr="00FF5F18" w:rsidRDefault="00E93B32" w:rsidP="00D3631E">
+    <w:p w:rsidR="00D3631E" w:rsidRPr="00FF5F18" w:rsidRDefault="00E93B32" w:rsidP="00D3631E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authors must obtain consent to publish the report from the informant</w:t>
       </w:r>
       <w:r w:rsidR="006B3221">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s (if any)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prior to submission. By signing the form, the authors agree </w:t>
+        <w:t xml:space="preserve"> prior to submission. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E93B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By signing the form, the authors agree </w:t>
       </w:r>
       <w:r w:rsidR="006B3221" w:rsidRPr="006B3221">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3221">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> publication of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>their paper in the journal and certify that the paper is not consi</w:t>
       </w:r>
@@ -659,99 +706,110 @@
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0010665A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ntelligence</w:t>
       </w:r>
       <w:r w:rsidR="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and AI-tools are not used for any aspect defined here as criterion of the authorship</w:t>
       </w:r>
       <w:r w:rsidR="00D3631E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>; the authors confirm that they agree with the policies of the journal (i.e. its availability, archiving, copyright, editing, reviewing, authorship, ethics)</w:t>
+        <w:t xml:space="preserve">; the authors confirm that they agree with the policies of the journal (i.e. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D3631E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>its availability, archiving, copyright, editing, reviewing, authorship, ethics)</w:t>
       </w:r>
       <w:r w:rsidR="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4A965A00" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00FF5F18" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00FF5F18" w:rsidRDefault="00E93B32" w:rsidP="00FF5F18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>ach author must meet all of the following criteria of the authoship:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05077FDB" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="006B3221">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="006B3221">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
@@ -798,51 +856,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">interpretation of data </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>for the work;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC09D79" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="006B3221">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="006B3221">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Drafting the work </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
@@ -860,94 +918,94 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">revising it critically </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>for important intellectual conten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>t;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7765E52C" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="006B3221" w:rsidRDefault="00E93B32" w:rsidP="006B3221">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="006B3221" w:rsidRDefault="00E93B32" w:rsidP="006B3221">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Final approval </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>the version to be published;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B15CE5C" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="006B3221">
+    <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32" w:rsidP="006B3221">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Agreement to be accountable </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
@@ -955,51 +1013,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>for all aspects of the work in ensuring that questions related to the accur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">acy or integrity of any part of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>the work are appropriately investigated and resolved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9A5F30" w14:textId="77777777" w:rsidR="000D648A" w:rsidRDefault="00E93B32" w:rsidP="007A450A">
+    <w:p w:rsidR="000D648A" w:rsidRDefault="00E93B32" w:rsidP="007A450A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="006B3221">
         <w:rPr>
@@ -1020,112 +1078,112 @@
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">contributed, but </w:t>
       </w:r>
       <w:r w:rsidR="006B3221">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">do not meet the above </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>criteria should be named in the Acknowledgements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73427E04" w14:textId="77777777" w:rsidR="007A450A" w:rsidRPr="007A450A" w:rsidRDefault="007A450A" w:rsidP="007A450A">
+    <w:p w:rsidR="007A450A" w:rsidRPr="007A450A" w:rsidRDefault="007A450A" w:rsidP="007A450A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E94787" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRPr="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRPr="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Place</w:t>
       </w:r>
       <w:r w:rsidR="006B3221">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0869EB6D" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Name of the Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
@@ -1183,74 +1241,74 @@
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62795EDB" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
-[...12 lines deleted...]
-    <w:p w14:paraId="6538E27B" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52556A3D" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Name of the Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
@@ -1308,74 +1366,74 @@
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D99308" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
-[...12 lines deleted...]
-    <w:p w14:paraId="02EA70D4" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F71D19" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Name of the Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
@@ -1433,74 +1491,74 @@
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01244F1C" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
-[...12 lines deleted...]
-    <w:p w14:paraId="68FB9559" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169D6FAC" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Name of the Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
@@ -1558,176 +1616,176 @@
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FF5F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D1CD7C" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
-[...12 lines deleted...]
-    <w:p w14:paraId="7BC4EA21" w14:textId="77777777" w:rsidR="00FF5F18" w:rsidRPr="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+    <w:p w:rsidR="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FF5F18" w:rsidRPr="00FF5F18" w:rsidRDefault="00FF5F18" w:rsidP="00FF5F18">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF5F18" w:rsidRPr="00FF5F18" w:rsidSect="009D212F">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CC7B04D" w14:textId="77777777" w:rsidR="00544C1E" w:rsidRDefault="00544C1E" w:rsidP="00E93B32">
+    <w:p w:rsidR="0058666B" w:rsidRDefault="0058666B" w:rsidP="00E93B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6387F15E" w14:textId="77777777" w:rsidR="00544C1E" w:rsidRDefault="00544C1E" w:rsidP="00E93B32">
+    <w:p w:rsidR="0058666B" w:rsidRDefault="0058666B" w:rsidP="00E93B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1729729401"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="144F4E21" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32">
+      <w:p w:rsidR="00E93B32" w:rsidRPr="00E93B32" w:rsidRDefault="00E93B32">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00E93B32">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E93B32">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -1738,107 +1796,107 @@
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007A450A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E93B32">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="417507AD" w14:textId="77777777" w:rsidR="00E93B32" w:rsidRDefault="00E93B32">
+  <w:p w:rsidR="00E93B32" w:rsidRDefault="00E93B32">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D486788" w14:textId="77777777" w:rsidR="00544C1E" w:rsidRDefault="00544C1E" w:rsidP="00E93B32">
+    <w:p w:rsidR="0058666B" w:rsidRDefault="0058666B" w:rsidP="00E93B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="063506EC" w14:textId="77777777" w:rsidR="00544C1E" w:rsidRDefault="00544C1E" w:rsidP="00E93B32">
+    <w:p w:rsidR="0058666B" w:rsidRDefault="0058666B" w:rsidP="00E93B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:196.6pt;height:215.35pt" o:bullet="t">
+      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:196.5pt;height:215.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="EASE Slash - Main &amp; Regional Turquoise"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3958321D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="729073EC"/>
     <w:lvl w:ilvl="0" w:tplc="C4663A24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1914,148 +1972,144 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="933441784">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E93B32"/>
     <w:rsid w:val="000D648A"/>
     <w:rsid w:val="0010665A"/>
     <w:rsid w:val="001F047B"/>
     <w:rsid w:val="00202507"/>
     <w:rsid w:val="00394E84"/>
     <w:rsid w:val="004F484D"/>
-    <w:rsid w:val="00544C1E"/>
     <w:rsid w:val="0058666B"/>
     <w:rsid w:val="006B3221"/>
     <w:rsid w:val="006E73BC"/>
     <w:rsid w:val="007A450A"/>
-    <w:rsid w:val="008661FD"/>
     <w:rsid w:val="00A947E5"/>
     <w:rsid w:val="00B76EA9"/>
     <w:rsid w:val="00D3631E"/>
     <w:rsid w:val="00DA314C"/>
-    <w:rsid w:val="00DB0C47"/>
     <w:rsid w:val="00E93B32"/>
     <w:rsid w:val="00FF5F18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sr-Latn-RS"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2CCB9CFF"/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5C3C20BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DE58F8C8-7223-42D0-BFAE-C051C685F9A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sr-Latn-RS" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2383,55 +2437,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E93B32"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -2511,51 +2560,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E93B32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E93B32"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2789,72 +2838,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>527</Words>
-  <Characters>3010</Characters>
+  <Characters>3009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3530</CharactersWithSpaces>
+  <CharactersWithSpaces>3529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Editor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>